--- v0 (2026-02-24)
+++ v1 (2026-04-18)
@@ -48,1377 +48,1377 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1361/decreto_leg_02.2025_-_rejeicao_contas_executivo_2023.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1361/decreto_leg_02.2025_-_rejeicao_contas_executivo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre REJEIÇÃO da Prestação de Contas do Poder Executivo Municipal de Santana do Itararé – Pr., referente ao Exercício Financeiro de 2023, nos termos do Parecer da COF e da Legislação vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1353/decreto_1_de_2025.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1353/decreto_1_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre REJEIÇÃO da Prestação de Contas do Poder Executivo Municipal de Santana do Itararé – Pr., referente ao Exercício Financeiro de 2022, nos termos do Parecer da COF e da Legislação vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1305/decreto_002.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1305/decreto_002.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre APROVAÇÃO da Prestação de Contas do Poder Executivo Municípal de Santana do Itararé – Pr., Exercício Financeiro de 2020, conforme Processo nº. 605464/23 – TCE/PR opinando pela REGULARIDADE, nos termos da Legislação vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1302/scan_04112024_155634_010609.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1302/scan_04112024_155634_010609.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre APROVAÇÃO da Prestação de Contas do Poder Executivo Municipal de Santana do Itararé – Pr., Exercício Financeiro de 2021, conforme Processo nº. 219200/22 – TCE/PR opinando pela REGULARIDADE, nos termos da Legislação vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LUTO OFICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/891/decreto_legislativo_no._003.2022.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/891/decreto_legislativo_no._003.2022.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº. 003/2022 SÚMULA: CONCEDE O TÍTULO DE CIDADÃ HONORÁRIA À SRA. VERE RUTH DA ROSA IZAC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/844/decreto_legislativo_no._002.2022.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/844/decreto_legislativo_no._002.2022.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº. 002.2022 - CAM SÚMULA: DISPÕE SOBRE CASSAÇÃO DO MANDATO DO VEREADOR JOÃO FERREIRA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/823/decreto_legislativo_01.2022.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/823/decreto_legislativo_01.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre APROVAÇÃO da Prestação de Contas do Poder Executivo Municipal de Santana do Itararé – Pr., Exercício Financeiro de 2013, conforme Processo nº. 431151/18 – TCE/PR opinando pela REGULARIDADE, nos termos da Legislação vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/754/red._final_decreto_-_ecreto_leg_3.2021_-_aprovacao_contas_executivo_2014.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/754/red._final_decreto_-_ecreto_leg_3.2021_-_aprovacao_contas_executivo_2014.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre APROVAÇÃO da Prestação de Contas do Poder Executivo Municipal de Santana do Itararé – Pr., Exercício Financeiro de 2014, com RESSALVAS, conforme Parecer COF, nos termos da Legislação vigente, e dá outras providências."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>Dispõe sobre APROVAÇÃO com RESSALVA da Prestação de Contas do Poder Executivo Municipal de Santana do Itararé – Pr., Exercício Financeiro de 2016, conforme Processo nº. 311110/17 – TCE/PR opinando pela REGULARIDADE nos termos da Legislação vigente, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/2/dec._lei_01.2021.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/2/dec._lei_01.2021.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO de contas do Poder Executivo do Município de Santana do Itararé - Pr., exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/113/decreto0062020pdf.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/113/decreto0062020pdf.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DE CONTAS DO EXECUTIVO EXERCÍCIO FINANCEIRO DE 2018. Processo administrativo nº. 208251/19 oriundo do acórdão de parecer prévio do TCE/PR que dispõe sobre a prestação de contas do Município de Santana do Itararé Pr.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/116/decreto0032020pdf.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/116/decreto0032020pdf.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., do Exercício Financeiro de 2017, Processo nº 304869/18 - TCE/PR, parecer pela APROVAÇÃO com ressalvas.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/114/decreto0052020pdf.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/114/decreto0052020pdf.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BENEMÉRITO AO CASAL "CARLOS DOS SANTOS e LEONI MARIA DOS SANTOS".</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/115/decreto0042020pdf.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/115/decreto0042020pdf.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO AO CASAL "APARÍCIO DA SILVA e MARIA DO CARMO SILVA".</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/117/decreto0022020pdfcovid.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/117/decreto0022020pdfcovid.pdf</t>
   </si>
   <si>
     <t>Altera do Decreto Legislativo nº 001/2020 que dispõe sobre medidas temporárias de prevenção ao contágio e à transmissão do novo coronavírus (COVID-19) no âmbito da Câmara Municipal de Santana do Itararé - Pr.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/118/decreto0012020pdf1.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/118/decreto0012020pdf1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas temporárias de prevenção ao contágio e à transmissão do novo coronavírus (COVID-19) no âmbito da Câmara Municipal de Santana do Itararé - Pr.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/126/decreto_leg_008.2019.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/126/decreto_leg_008.2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Promotor de Justiça Dr. JOEL CARLOS BEFFA.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/125/decreto_007.2019.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/125/decreto_007.2019.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Benemérito ao Sr. JOSÉ CARLOS VIDAL, Técnico em Agropecuária e Gerente Municipal no Escritório local da Emater/PR.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/124/decreto00620192.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/124/decreto00620192.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao casal "ANTONIO CASARIN e GENI CHINELATTO CASARIN".</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/123/decreto00520191.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/123/decreto00520191.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor "DR. EDSON LUIZ DE CARVALHO".</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/122/decreto00420191.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/122/decreto00420191.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadã Honorária a Sra. "APARECIDA DE LOURDES FERREIRA OLIVEIRA".</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/120/decreto00220193.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/120/decreto00220193.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Honra ao Mérito ao Senhor "JOSÉ BUENO DA SILVA".</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/121/decreto00320191.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/121/decreto00320191.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Benemérita a Médica Dra. SABRINA OLIVEIRA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/119/decreto00120191.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/119/decreto00120191.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor "JOSÉ BENTO DOS SANTOS".</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2018/144/dec.leg.1.2018.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2018/144/dec.leg.1.2018.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Benemérito ao Drº. TAKESHI MATSUBARA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/147/dec._leg._3.2017.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/147/dec._leg._3.2017.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Professora IDA TOLEDO DA SILVA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/146/dec._leg._2.2017.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/146/dec._leg._2.2017.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO das Contas do Município de Santana do Itararé - Estado do Paraná, do Exercício Financeiro de 2015, Processo nº. 261640/16 - TCEPR, parecer pela APROVAÇÃO ANTE A REGULARIDADE DAS CONTAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/145/dec._leg_1.2017.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/145/dec._leg_1.2017.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor JOSÉ PEREIRA NETO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/153/dec._leg._6.2015.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/153/dec._leg._6.2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária a Senhora APARECIDA DE LOURDES FERREIRA OLIVEIRA</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/152/dec._leg._5.2015.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/152/dec._leg._5.2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor ANTONIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/151/dec._leg_4.2015.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/151/dec._leg_4.2015.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor JOSÉ PEREIRA NETO</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/150/dec._leg_3.2015.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/150/dec._leg_3.2015.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor JOSÉ EGÍDIO PEREIRA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/149/dec._leg._2.2015.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/149/dec._leg._2.2015.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2012, Processo nº. 190016/13 - Tribunal de Contas do Estado do Paraná do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/148/dec._leg._1.2015.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/148/dec._leg._1.2015.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Reverendíssimo Pe. JOSÉ HÉDIO DOS SANTOS</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/157/dec._leg_4.2014.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/157/dec._leg_4.2014.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2008, Processo nº. 117640/09 - TC do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/156/dec._leg_3.2014.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/156/dec._leg_3.2014.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Poder Executivo do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2011, Processo nº. 193402/12 - Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/155/dec._leg_2.2014.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/155/dec._leg_2.2014.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor BENEDITO BIBIANO BENTO.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/154/dec._leg_1.2014.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/154/dec._leg_1.2014.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Senhor MAURO SERGIO LOPES DA SILVA, Chefe da divisão Municipal de Esporte.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/160/dec._leg._4.2013.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/160/dec._leg._4.2013.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadãs Honorárias as Senhoras LAURA SOUZADA SILVA e MARIA APARECIDA DE OLIVEIRA</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/159/dec._leg._3.2013.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/159/dec._leg._3.2013.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2010, Processo nº. 169288/11 - TC do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/158/dec._leg._1.2013.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/158/dec._leg._1.2013.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadãos Honorários aos Senhores BENEDITO DE SOUZA PINTO, ARMANDO BARBOSA SILVÉRIO e FRANCISCO INÁCIO DE ALMEIDA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/164/dec._leg._4.2012.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/164/dec._leg._4.2012.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2009, Processo nº. 173222/10 - TC do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/163/dec._leg._3.2012.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/163/dec._leg._3.2012.pdf</t>
   </si>
   <si>
     <t>Institui o cronograma de execução das atividades a serem implementadas para o atendimento para integral dos dispositivos constantes no Manual de Contabilidade Aplicada ao Setor Público - MCASP</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/162/dec._leg._2.2012.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/162/dec._leg._2.2012.pdf</t>
   </si>
   <si>
     <t>Institui o cronograma de execução das atividades a serem implementadas para o atendimento integral dos dispositivos constantes no manual de contabilidade aplicada ao Setor Público - MCASP.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/161/dec._leg_1.2012.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/161/dec._leg_1.2012.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial a fim de avaliar a progressão e elevação de uma categoria a outra imediatamente superior, dentro do mesmo nível e classe, obedecendo o critério de antiguidade dos funcionários que ingressaram o quadro de servidores efetivos desta Câmara Municipal, nos termos dos artigos 26 e 27, da Lei Municipal 029/2003.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/167/dec._leg._3.2009.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/167/dec._leg._3.2009.pdf</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/165/dec._leg._1.2009.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/165/dec._leg._1.2009.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2007, Processo nº. 146175/08 - TC do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/166/dec._leg._2.2009.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/166/dec._leg._2.2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária a Dra. ADRIANA DE LIMA FERNANDES TORRES</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/168/dec._leg._04.2008.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/168/dec._leg._04.2008.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., do Exercício Financeiro de 2005, Processo nº. 15088-4/09-TC, parecer pela APROVAÇÃO</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/112/dec._leg._03.2008.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/112/dec._leg._03.2008.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé – Estado Paraná, do Exercício Financeiro de 2006, Processo nº 149332/07-TC, parecer pela aprovação com ressalvas.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/111/dec._leg._02.2008.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/111/dec._leg._02.2008.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé – Estado Paraná, do Exercício Financeiro de 2002, Processo nº 16562-7/03-TC, parecer pela aprovação.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/110/dec._leg._1.2008.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/110/dec._leg._1.2008.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé – Estado Paraná, do Exercício Financeiro de 2001, Processo nº 11131-0/02-TC, parecer pela APROVAÇÃO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/170/dec._leg._2.2007.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/170/dec._leg._2.2007.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da Prestação de Contas do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2003.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/171/dec._leg._3.2007_-_1.2007-a.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/171/dec._leg._3.2007_-_1.2007-a.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Senhor JOSÉ ANTONIO CASARIN</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/169/dec._leg._1.2007.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/169/dec._leg._1.2007.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO da prestação de contas do Município de Santana do Itararé - Pr., referente ao Exercício Financeiro de 2004.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/176/dec._leg._6.2005.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/176/dec._leg._6.2005.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Sr. NIVALDO MICHETTI</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/175/dec._leg._4.2005.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/175/dec._leg._4.2005.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor ALEXANDRE CURI</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/174/dec._leg._3.2005.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/174/dec._leg._3.2005.pdf</t>
   </si>
   <si>
     <t>DESAPROVAÇÃO das Contas do Executivo e Fundo de Previdência, referente ao Exercício Financeiro de 1999.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/173/dec._leg._2.2005.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/173/dec._leg._2.2005.pdf</t>
   </si>
   <si>
     <t>DESAPROVAÇÃO das Contas do Executivo e Fundo de Previdência, referente ao Exercício Financeiro de 1998.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/172/dec._leg._1.2005.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/172/dec._leg._1.2005.pdf</t>
   </si>
   <si>
     <t>Concede Título de Celebridade Nacional ao Senhor José Peres (Tinoco).</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2003/177/dec._leg._1.2003.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2003/177/dec._leg._1.2003.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Professora Maria Odete Maia Vidal</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/181/dec._leg._6.2002.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/181/dec._leg._6.2002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Padre JOÃO ADMIR PEREIRA</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/180/dec._leg._5.2002.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/180/dec._leg._5.2002.pdf</t>
   </si>
   <si>
     <t>DESAPROVAÇÃO da Prestação de Contas do Exercício Financeiro de 2000</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/179/dec._leg._4.2002.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/179/dec._leg._4.2002.pdf</t>
   </si>
   <si>
     <t>Concede Título Benemérito a Diretoria Fundadora da Sociedade São Vicente de Paula.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/178/dec._leg._3.2002.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/178/dec._leg._3.2002.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito a Senhora MARIA DO CARMO LAMBERT PEREIRA</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/183/dec._leg._2.2001.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/183/dec._leg._2.2001.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Padre Estanislau Karaczewski.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/182/dec._leg._1.2001.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/182/dec._leg._1.2001.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO das Prestações de Contas APMI - Associação de Proteção Maternidade e Infância, dos Exercícios de 1999 a 2000.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/186/dec._leg._5.2000.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/186/dec._leg._5.2000.pdf</t>
   </si>
   <si>
     <t>DESAPROVA a Prestação de Contas do Executivo Municipal, e APROVA a Prestação de Contas do Legislativo Municipal, referente ao Exercício Financeiro de 1997.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/187/dec._leg._4.2000.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/187/dec._leg._4.2000.pdf</t>
   </si>
   <si>
     <t>CASSAÇÃO DO MANDATO DO PREFEITO MUNICIPAL DE SANTANA DO ITARARÉ - PR., SR. MARIO NELSON COPPOLA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/185/dec._leg._2.2000.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/185/dec._leg._2.2000.pdf</t>
   </si>
   <si>
     <t>Arquivamento do Projeto de Lei nº. 98/2000.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/184/dec._leg._1.2000.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/184/dec._leg._1.2000.pdf</t>
   </si>
   <si>
     <t>Autoriza repasse financeiro mensal à ACANORPI.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/190/dec._leg._3.1999.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/190/dec._leg._3.1999.pdf</t>
   </si>
   <si>
     <t>REVOGA a Resolução nº. 44/99 onde forma a Comissão Parlamentar de Inquérito criada em 24 de agosto de 1999.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/189/dec._leg._2.1999.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/189/dec._leg._2.1999.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO de Contas Final do Programa Ação Continuada - APMI (Creche) referente ao Exercício Financeiro de 1998.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/188/dec._leg._1.1999.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/188/dec._leg._1.1999.pdf</t>
   </si>
   <si>
     <t>APROVA as Contas do Programa Brasil Criança Cidadã (BCC), referente ao exercício financeiro de 1998.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/199/dec._leg._9.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/199/dec._leg._9.1998.pdf</t>
   </si>
   <si>
     <t>Concede ao Sr. Helio Peixoto da Silveira o Diploma da Ordem de Mérito Municipal.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/198/dec._leg._8.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/198/dec._leg._8.1998.pdf</t>
   </si>
   <si>
     <t>Arquiva as Denúncias contra o Ex - Prefeito Municipal e extingue a Comissão Parlamentar de Inquérito instituída pela Resolução nº. 27/98.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/197/dec._leg._7.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/197/dec._leg._7.1998.pdf</t>
   </si>
   <si>
     <t>DESAPROVA a Prestação de Contas do Executivo Municipal e Fundo de Previdência Municipal e APROVA a Prestação de Contas do Legislativo referente ao Exercício Financeiro de 1996.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/196/dec._leg._6.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/196/dec._leg._6.1998.pdf</t>
   </si>
   <si>
     <t>Concede Pensão Vitalícia a Sra. ROSEMARY LOBO TEIXEIRA viúva do Ex - Servidor falecido JOSÉ TARCISO TEIXEIRA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/195/dec._leg._5.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/195/dec._leg._5.1998.pdf</t>
   </si>
   <si>
     <t>Exclui do quadro de funcionários efetivos o cargo de Diretor de Secretaria da Câmara Municipal.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/194/dec._leg._4.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/194/dec._leg._4.1998.pdf</t>
   </si>
   <si>
     <t>AFASTA o Prefeito Municipal MARIO NELSON COPPOLA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/193/dec._leg._3.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/193/dec._leg._3.1998.pdf</t>
   </si>
   <si>
     <t>CONVOCA o Vice-Prefeito Municipal JORGE VIDAL DA SILVA para assumir o cargo de Prefeito Municipal.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/192/dec._leg._2.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/192/dec._leg._2.1998.pdf</t>
   </si>
   <si>
     <t>Arquiva as denúncias contra o Prefeito Municipal e extingue a Comissão Processante Resolução Legislativa nº 001/98.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/191/dec._leg._1.1998.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/191/dec._leg._1.1998.pdf</t>
   </si>
   <si>
     <t>Obriga a Servidora Maria Guiomar Gomes Lomba Coppola a ressarcir os salários recebidos indevidamente.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/203/dec._leg._2.1997.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/203/dec._leg._2.1997.pdf</t>
   </si>
   <si>
     <t>APROVA a Prestação de Contas do Poder Executivo Municipal referente ao Exercício Financeiro de 1995.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/200/dec._leg._1.1997.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/200/dec._leg._1.1997.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária a senhorita ROSELI APARECIDA MACHADO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/202/dec._leg._2.1996.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/202/dec._leg._2.1996.pdf</t>
   </si>
   <si>
     <t>ARQUIVA a Prestação de Contas do Executivo Municipal do Exercício Financeiro de 1993.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/201/dec._leg._1.1996.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/201/dec._leg._1.1996.pdf</t>
   </si>
   <si>
     <t>ARQUIVA a Prestação de Contas do Executivo Municipal do Exercício Financeiro de 1994.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/205/dec._leg._3.1992.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/205/dec._leg._3.1992.pdf</t>
   </si>
   <si>
     <t>REFERENDA Convênio e Termo Aditivo 1 e 2, que entre si fazem o Estado do Paraná, através da Secretaria de Estado da Saúde com a interveniência da Fundação Caetano Munhoz da Rocha e o Município de Santana do Itararé - Pr., com vistas a aquisição de equipamentos para o Hospital Municipal.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/204/dec._leg._1.1992.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/204/dec._leg._1.1992.pdf</t>
   </si>
   <si>
     <t>REFERENDA o Termo de Cooperação Financeira nº. 266/90 entre o Município de Santana do Itararé - Pr., e a Secretaria do Estado de Educação.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/207/dec._leg._7.1991.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/207/dec._leg._7.1991.pdf</t>
   </si>
   <si>
     <t>REFERENDA Termo de Convênio que firmam Fundação Caetano Munhoz da Rocha e Município de Santana do Itararé - Pr.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/210/dec._leg._3.1990.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/210/dec._leg._3.1990.pdf</t>
   </si>
   <si>
     <t>REFERENDA Convênios firmados pelo Município de Santana do Itararé - Pr.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/209/dec._leg._2.1990.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/209/dec._leg._2.1990.pdf</t>
   </si>
   <si>
     <t>REFERENDA Termos Aditivos com a FUNDEPAR</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/211/dec._leg._6.1990.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/211/dec._leg._6.1990.pdf</t>
   </si>
   <si>
     <t>ESTABILIZAÇÃO do Servidor da Câmara Municipal JOSÉ TARCISO TEIXEIRA</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/206/dec._leg._1.1991.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/206/dec._leg._1.1991.pdf</t>
   </si>
   <si>
     <t>REFERENDA Termo de Cooperação celebrado entre a Fundação Educacional do Paraná - FUNDEPAR e o Município de Santana do Itararé - Pr.,</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/208/dec._leg._1.1990.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/208/dec._leg._1.1990.pdf</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/221/dec._leg._23.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/221/dec._leg._23.1988.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fazer doação de um terreno urbano à Casa da Criança.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/220/dec._leg._22.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/220/dec._leg._22.1988.pdf</t>
   </si>
   <si>
     <t>Atualiza Subsídio dos Vereadores</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/219/dec._leg._19.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/219/dec._leg._19.1988.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios aos Vereadores</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/218/dec._leg._17.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/218/dec._leg._17.1988.pdf</t>
   </si>
   <si>
     <t>Declara como Utilidade Pública o Asilo São Vicente de Paulo.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/217/dec._leg._16.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/217/dec._leg._16.1988.pdf</t>
   </si>
   <si>
     <t>Fixa Subsídio dos Vereadores</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/216/dec._leg._15.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/216/dec._leg._15.1988.pdf</t>
   </si>
   <si>
     <t>Atualiza subsídios dos Vereadores.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/215/dec._leg._14.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/215/dec._leg._14.1988.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua da Paz.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/214/dec._leg._13.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/214/dec._leg._13.1988.pdf</t>
   </si>
   <si>
     <t>Atualiza Subsídio dos Vereadores.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/213/dec._leg._11.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/213/dec._leg._11.1988.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/212/dec._leg._7.1988.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/212/dec._leg._7.1988.pdf</t>
   </si>
   <si>
     <t>Atualiza o Subsidio dos Vereadores.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/233/dec._leg._17.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/233/dec._leg._17.1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a comprar bomba de sucção e tanque para limpeza de fossas.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/232/dec._leg._16.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/232/dec._leg._16.1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Santana do Itararé - Pr., a criar verbas para aluguel e auxílio com despesas a médicos.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/231/dec._leg._15.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/231/dec._leg._15.1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Santana do Itararé a firmar Convênio com a Sanepar</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/230/dec._leg._14.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/230/dec._leg._14.1987.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Santana do Itararé -Pr., a padronizar os passeios do Município com pedras sextavadas</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/229/dec._leg._13.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/229/dec._leg._13.1987.pdf</t>
   </si>
   <si>
     <t>Autoriza a Reforma da Praça Frei Matias de Gênova.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/228/dec._leg._12.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/228/dec._leg._12.1987.pdf</t>
   </si>
   <si>
     <t>Altera o recebimento do subsídio dos Vereadores</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/227/dec._leg._10.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/227/dec._leg._10.1987.pdf</t>
   </si>
   <si>
     <t>Atualiza o Subsídios do Prefeito Municipal</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/226/dec._leg._8.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/226/dec._leg._8.1987.pdf</t>
   </si>
   <si>
     <t>Reajusta o Salário do Servidor da Câmara Municipal</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/225/dec._leg._7.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/225/dec._leg._7.1987.pdf</t>
   </si>
   <si>
     <t>Atualiza remuneração dos Vereadores</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/224/dec._lei_4.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/224/dec._lei_4.1987.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/223/dec._leg._3.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/223/dec._leg._3.1987.pdf</t>
   </si>
   <si>
     <t>Cria Feira Livre aos Sábados e Domingos</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/222/dec._leg._1.1987.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/222/dec._leg._1.1987.pdf</t>
   </si>
   <si>
     <t>Estabelece horário para fechamento do comércio varejista.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/241/dec._lei_8.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/241/dec._lei_8.1986.pdf</t>
   </si>
   <si>
     <t>Institui verba de representação ao Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/240/dec._lei_7.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/240/dec._lei_7.1986.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/239/dec._lei._6.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/239/dec._lei._6.1986.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/238/dec._lei._5.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/238/dec._lei._5.1986.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir imóveis urbanos.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/237/dec._lei._4.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/237/dec._lei._4.1986.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Santana do Itararé - Pr., a fazer doação de um terreno urbano a Secretaria de Finanças do Paraná.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/236/dec._leg._3.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/236/dec._leg._3.1986.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Santana do Itararé -Pr., a atualizar os salários dos servidores braçais.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/235/dec._leg._2.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/235/dec._leg._2.1986.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Pais e Professores de Santana do Itararé - Pr.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/234/dec._leg._1.1986.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/234/dec._leg._1.1986.pdf</t>
   </si>
   <si>
     <t>Atualiza a remuneração dos Vereadores</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/248/dec._leg_8.1985.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/248/dec._leg_8.1985.pdf</t>
   </si>
   <si>
     <t>Cria Verba para diárias aos Vereadores em viagens a Serviço da Câmara Municopal.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/247/dec._leg._7.1985.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/247/dec._leg._7.1985.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo 4/85 e fixa o Subsídio dos Vereadores</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/246/dec._leg._6.1985.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/246/dec._leg._6.1985.pdf</t>
   </si>
   <si>
     <t>Altera o nome de ruas</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/244/dec._leg._4.1985.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/244/dec._leg._4.1985.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo n. 02/85 fixando o Subsídio dos Vereadores</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/245/dec._leg._5.1985.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/245/dec._leg._5.1985.pdf</t>
   </si>
   <si>
     <t>Institui a Verba de Representação ao Presidente da Câmara Municipal.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/243/dec._leg._3.1985.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/243/dec._leg._3.1985.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Legislativo 2/82 que institui o Subsídio do Prefeito.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/242/dec._leg._2.1985.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/242/dec._leg._2.1985.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste do Subsídio dos Vereadores</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1979/249/dec._leg._1.1979.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1979/249/dec._leg._1.1979.pdf</t>
   </si>
   <si>
     <t>CASSA O MANDATO DO VEREADOR MESSIAS DE SOUZA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1725,66 +1725,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1361/decreto_leg_02.2025_-_rejeicao_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1353/decreto_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1305/decreto_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1302/scan_04112024_155634_010609.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/891/decreto_legislativo_no._003.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/844/decreto_legislativo_no._002.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/823/decreto_legislativo_01.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/754/red._final_decreto_-_ecreto_leg_3.2021_-_aprovacao_contas_executivo_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/2/dec._lei_01.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/113/decreto0062020pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/116/decreto0032020pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/114/decreto0052020pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/115/decreto0042020pdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/117/decreto0022020pdfcovid.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/118/decreto0012020pdf1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/126/decreto_leg_008.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/125/decreto_007.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/124/decreto00620192.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/123/decreto00520191.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/122/decreto00420191.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/120/decreto00220193.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/121/decreto00320191.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/119/decreto00120191.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2018/144/dec.leg.1.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/147/dec._leg._3.2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/146/dec._leg._2.2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/145/dec._leg_1.2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/153/dec._leg._6.2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/152/dec._leg._5.2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/151/dec._leg_4.2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/150/dec._leg_3.2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/149/dec._leg._2.2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/148/dec._leg._1.2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/157/dec._leg_4.2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/156/dec._leg_3.2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/155/dec._leg_2.2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/154/dec._leg_1.2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/160/dec._leg._4.2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/159/dec._leg._3.2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/158/dec._leg._1.2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/164/dec._leg._4.2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/163/dec._leg._3.2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/162/dec._leg._2.2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/161/dec._leg_1.2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/167/dec._leg._3.2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/165/dec._leg._1.2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/166/dec._leg._2.2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/168/dec._leg._04.2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/112/dec._leg._03.2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/111/dec._leg._02.2008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/110/dec._leg._1.2008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/170/dec._leg._2.2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/171/dec._leg._3.2007_-_1.2007-a.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/169/dec._leg._1.2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/176/dec._leg._6.2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/175/dec._leg._4.2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/174/dec._leg._3.2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/173/dec._leg._2.2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/172/dec._leg._1.2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2003/177/dec._leg._1.2003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/181/dec._leg._6.2002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/180/dec._leg._5.2002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/179/dec._leg._4.2002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/178/dec._leg._3.2002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/183/dec._leg._2.2001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/182/dec._leg._1.2001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/186/dec._leg._5.2000.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/187/dec._leg._4.2000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/185/dec._leg._2.2000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/184/dec._leg._1.2000.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/190/dec._leg._3.1999.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/189/dec._leg._2.1999.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/188/dec._leg._1.1999.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/199/dec._leg._9.1998.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/198/dec._leg._8.1998.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/197/dec._leg._7.1998.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/196/dec._leg._6.1998.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/195/dec._leg._5.1998.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/194/dec._leg._4.1998.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/193/dec._leg._3.1998.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/192/dec._leg._2.1998.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/191/dec._leg._1.1998.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/203/dec._leg._2.1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/200/dec._leg._1.1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/202/dec._leg._2.1996.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/201/dec._leg._1.1996.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/205/dec._leg._3.1992.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/204/dec._leg._1.1992.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/207/dec._leg._7.1991.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/210/dec._leg._3.1990.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/209/dec._leg._2.1990.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/211/dec._leg._6.1990.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/206/dec._leg._1.1991.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/208/dec._leg._1.1990.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/221/dec._leg._23.1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/220/dec._leg._22.1988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/219/dec._leg._19.1988.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/218/dec._leg._17.1988.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/217/dec._leg._16.1988.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/216/dec._leg._15.1988.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/215/dec._leg._14.1988.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/214/dec._leg._13.1988.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/213/dec._leg._11.1988.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/212/dec._leg._7.1988.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/233/dec._leg._17.1987.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/232/dec._leg._16.1987.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/231/dec._leg._15.1987.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/230/dec._leg._14.1987.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/229/dec._leg._13.1987.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/228/dec._leg._12.1987.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/227/dec._leg._10.1987.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/226/dec._leg._8.1987.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/225/dec._leg._7.1987.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/224/dec._lei_4.1987.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/223/dec._leg._3.1987.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/222/dec._leg._1.1987.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/241/dec._lei_8.1986.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/240/dec._lei_7.1986.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/239/dec._lei._6.1986.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/238/dec._lei._5.1986.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/237/dec._lei._4.1986.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/236/dec._leg._3.1986.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/235/dec._leg._2.1986.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/234/dec._leg._1.1986.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/248/dec._leg_8.1985.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/247/dec._leg._7.1985.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/246/dec._leg._6.1985.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/244/dec._leg._4.1985.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/245/dec._leg._5.1985.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/243/dec._leg._3.1985.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/242/dec._leg._2.1985.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1979/249/dec._leg._1.1979.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1361/decreto_leg_02.2025_-_rejeicao_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2025/1353/decreto_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1305/decreto_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2024/1302/scan_04112024_155634_010609.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/891/decreto_legislativo_no._003.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/844/decreto_legislativo_no._002.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2022/823/decreto_legislativo_01.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/754/red._final_decreto_-_ecreto_leg_3.2021_-_aprovacao_contas_executivo_2014.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2021/2/dec._lei_01.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/113/decreto0062020pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/116/decreto0032020pdf.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/114/decreto0052020pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/115/decreto0042020pdf.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/117/decreto0022020pdfcovid.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2020/118/decreto0012020pdf1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/126/decreto_leg_008.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/125/decreto_007.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/124/decreto00620192.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/123/decreto00520191.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/122/decreto00420191.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/120/decreto00220193.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/121/decreto00320191.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2019/119/decreto00120191.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2018/144/dec.leg.1.2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/147/dec._leg._3.2017.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/146/dec._leg._2.2017.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2017/145/dec._leg_1.2017.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/153/dec._leg._6.2015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/152/dec._leg._5.2015.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/151/dec._leg_4.2015.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/150/dec._leg_3.2015.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/149/dec._leg._2.2015.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2015/148/dec._leg._1.2015.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/157/dec._leg_4.2014.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/156/dec._leg_3.2014.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/155/dec._leg_2.2014.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2014/154/dec._leg_1.2014.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/160/dec._leg._4.2013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/159/dec._leg._3.2013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2013/158/dec._leg._1.2013.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/164/dec._leg._4.2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/163/dec._leg._3.2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/162/dec._leg._2.2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2012/161/dec._leg_1.2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/167/dec._leg._3.2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/165/dec._leg._1.2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2009/166/dec._leg._2.2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/168/dec._leg._04.2008.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/112/dec._leg._03.2008.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/111/dec._leg._02.2008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2008/110/dec._leg._1.2008.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/170/dec._leg._2.2007.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/171/dec._leg._3.2007_-_1.2007-a.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2007/169/dec._leg._1.2007.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/176/dec._leg._6.2005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/175/dec._leg._4.2005.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/174/dec._leg._3.2005.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/173/dec._leg._2.2005.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2005/172/dec._leg._1.2005.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2003/177/dec._leg._1.2003.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/181/dec._leg._6.2002.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/180/dec._leg._5.2002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/179/dec._leg._4.2002.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2002/178/dec._leg._3.2002.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/183/dec._leg._2.2001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2001/182/dec._leg._1.2001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/186/dec._leg._5.2000.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/187/dec._leg._4.2000.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/185/dec._leg._2.2000.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/2000/184/dec._leg._1.2000.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/190/dec._leg._3.1999.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/189/dec._leg._2.1999.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1999/188/dec._leg._1.1999.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/199/dec._leg._9.1998.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/198/dec._leg._8.1998.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/197/dec._leg._7.1998.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/196/dec._leg._6.1998.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/195/dec._leg._5.1998.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/194/dec._leg._4.1998.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/193/dec._leg._3.1998.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/192/dec._leg._2.1998.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1998/191/dec._leg._1.1998.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/203/dec._leg._2.1997.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1997/200/dec._leg._1.1997.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/202/dec._leg._2.1996.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1996/201/dec._leg._1.1996.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/205/dec._leg._3.1992.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1992/204/dec._leg._1.1992.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/207/dec._leg._7.1991.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/210/dec._leg._3.1990.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/209/dec._leg._2.1990.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/211/dec._leg._6.1990.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1991/206/dec._leg._1.1991.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1990/208/dec._leg._1.1990.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/221/dec._leg._23.1988.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/220/dec._leg._22.1988.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/219/dec._leg._19.1988.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/218/dec._leg._17.1988.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/217/dec._leg._16.1988.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/216/dec._leg._15.1988.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/215/dec._leg._14.1988.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/214/dec._leg._13.1988.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/213/dec._leg._11.1988.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1988/212/dec._leg._7.1988.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/233/dec._leg._17.1987.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/232/dec._leg._16.1987.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/231/dec._leg._15.1987.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/230/dec._leg._14.1987.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/229/dec._leg._13.1987.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/228/dec._leg._12.1987.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/227/dec._leg._10.1987.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/226/dec._leg._8.1987.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/225/dec._leg._7.1987.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/224/dec._lei_4.1987.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/223/dec._leg._3.1987.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1987/222/dec._leg._1.1987.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/241/dec._lei_8.1986.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/240/dec._lei_7.1986.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/239/dec._lei._6.1986.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/238/dec._lei._5.1986.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/237/dec._lei._4.1986.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/236/dec._leg._3.1986.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/235/dec._leg._2.1986.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1986/234/dec._leg._1.1986.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/248/dec._leg_8.1985.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/247/dec._leg._7.1985.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/246/dec._leg._6.1985.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/244/dec._leg._4.1985.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/245/dec._leg._5.1985.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/243/dec._leg._3.1985.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1985/242/dec._leg._2.1985.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/normajuridica/1979/249/dec._leg._1.1979.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="146" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>