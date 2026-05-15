--- v0 (2026-01-31)
+++ v1 (2026-05-15)
@@ -10,122 +10,1148 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="808" uniqueCount="366">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO AO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>ANDERSON IZAC</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/indicacao_01.2021_anderson.pdf</t>
+  </si>
+  <si>
+    <t>Disponibilização de servidor público para atuar na limpeza e manutenção do lago municipal</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao_02.2021_anderson_-_energia_fotovoltaica_azilo.pdf</t>
+  </si>
+  <si>
+    <t>Determinar um estudo técnico para avaliar a possibilidade de incluir o lar dos idosos no sistema de energia fotovoltaica do município, com a finalidade de isentar/zerar a conta de luz e/ou instalação de um sistema fotovoltaico.</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Possibilidade de fazer uma terceira faixa na subida da barreira com a fresa para facilitar o tráfego</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>MATHEUS DO ZÉ VERGILIO</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/indicacao_matheus_velocross.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a atenção do Poder Executivo Municipal para a realização do evento de Velo Cross e Motocross no ano de 2026, nos termos em que se especifica. ”</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/indicacao_matheus_calamidade.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita ao Poder Executivo Municipal a decretação de Estado de Calamidade Pública em favor dos agricultores do Município, em decorrência da grave estiagem, nos termos em que se especifica. ”</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>NALDO MOTORISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/indicacao_06-2026_-_naldo_ponte_mario.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita ao Poder Executivo Municipal a manutenção da ponte localizada nas proximidades do Sítio do Mário Copola, bem como a recuperação da estrada de acesso, em razão dos prejuízos causados à população agrícola, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/indicacao_07-2026_-_naldo_fisioterapeuta.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita ao Poder Executivo Municipal a contratação de mais um fisioterapeuta, a fim de atender à demanda da população, nos termos em que se especifica”.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>TELO DO VENERANDO</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_no._008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Propõe sobre isenção do ISS - Imposto sobre Serviçoss do Lar para Idoso Paulo Izac.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_09-2026_-_naldo_vigia.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita ao Poder Executivo Municipal que seja feita a convocação do próximo candidato aprovado no concurso público vigente para o cargo de Vigia, a fim de compor o quadro de servidores do Município, nos termos em que se especifica. ”.</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>EDER SILVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/indicacao_10_-_eder_maquina.pdf</t>
+  </si>
+  <si>
+    <t>"Indica a realização de estudo técnico e orçamentário visando à aquisição de uma colheitadeira de milho duas linhas, que será destinada ao atendimento das pequenas propriedades rurais do Município, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>BRUNÃO MOTA</t>
+  </si>
+  <si>
+    <t>"Indica que seja analisada a possibilidade de regularização do Parque Aquático Municipal para uso do público, bem como que seja construída uma pista de VeloCross ao lado, nos termos em que se especifica"</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>"Indica que seja realizado estudo técnico e de impacto orçamentário visando à equiparação do salário do magistério municipal ao Piso Salarial Profissional Nacional do Magistério vigente no ano de 2026, nos termos em que se especifica</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>"Solicita a realização de estudo técnico e análise de viabilidade para alteração do Estatuto dos Servidores Públicos Municipais, a fim de assegurar que nenhum servidor municipal perceba remuneração líquida inferior ao salário mínimo nacional".</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/indicacao_no._014.2026_avanca_horizontal.pdf</t>
+  </si>
+  <si>
+    <t>"Propõe sobre alteração da Lei Complementar nº. 044/2023, nos termos que específica”.</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao_15_-_iat.pdf</t>
+  </si>
+  <si>
+    <t>"Indica que seja realizada a solicitação, pelo Poder Executivo Municipal, para participação no Programa Água no Campo, desenvolvido pelo Instituto Água e Terra (IAT), mediante formalização de convênio, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>ISMAIR PEDREIRO</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/indicacao_16_-_ismair_peixes.pdf</t>
+  </si>
+  <si>
+    <t>"Indica a soltura de peixes para pesca esportiva no Lago Pedro de Freitas, em virtude da aproximação da Semana Santa, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_17-_ismair_saltinho.pdf</t>
+  </si>
+  <si>
+    <t>"Indica a reforma da ponte localizada no Saltinho, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_18.2026_-_alteracao_lei_municipal_05.2023_-_naldo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a alteração na Lei Municipal nº 05/2023, nos termos que especifica</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2549/indicacao_19-2026_-_bruno_onibus.pdf</t>
+  </si>
+  <si>
+    <t>“Indica a abertura de procedimento licitatório para locação de ônibus a serem destinados ao transporte escolar, em caráter provisório, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/indicacao_20_-_eder_tanques.pdf</t>
+  </si>
+  <si>
+    <t>"Sugere a realização de estudo para implantação de projeto de construção de açudes escavados destinados à piscicultura na agricultura familiar, com destinação de parte da produção para entidades do município, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/indicacao_21-_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a concessão de aumento no valor do Auxílio Alimentação dos servidores públicos municipais e a instituição do pagamento de parcela adicional anual a título de 13º Auxílio Alimentação, nos termos em que se especifica</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/indicacao_22-_atendimento_veterinario.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita ao Executivo Municipal a disponibilização de uma sala equipada para atendimento veterinário no município, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_eder_23-_internet.pdf</t>
+  </si>
+  <si>
+    <t>"Solicitação de estudo para implantação de acesso gratuito à internet, pelo Projeto Santana Digital, na Comunidade Bebedouro, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_eder_24_-_aafas.pdf</t>
+  </si>
+  <si>
+    <t>"Sugere ao Poder Executivo Municipal que garanta, pelo período mínimo de 6 (seis) meses, o custeio integral das despesas de transporte da Associação da Agricultura Familiar Agrícola de Santana e Região – AAFAS, conforme especifica".</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_25-2026_-_bruno_capela.pdf</t>
+  </si>
+  <si>
+    <t>“Solicita a instalação de bebedouro e a construção de uma rampa de acessibilidade nos banheiros da Capela Mortuária, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/indicacao_no._026.2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre calçamento nas ruas do Bairro da Campina, nos termos que específica”.</t>
+  </si>
+  <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/indicacao_no._027.2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre calçamento nas ruas do Bairro Parque das Nações “Maluf”, nos termos que específica”.</t>
+  </si>
+  <si>
+    <t>2567</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/indicacao_no._028.2026.pdf</t>
+  </si>
+  <si>
+    <t>: "Dispõe sobre calçamento no final da Rua São Paulo, nos termos que específica”.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>AUMENTAR O BARRACÃO DA ASAGASI E FAZER LIMPEZA DO PÁTIO.</t>
+  </si>
+  <si>
+    <t>2571</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE INSTALAÇÃO DE VENTILADORES NA ASAGASI, NOS TERMOS QUE ESPECÍFICA".</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE SINALIZAÇÃO DO ASFALTO QUE LIGA BAIRRO DA CAMPINA, NOS TERMOS QUE ESPECÍFICA".</t>
+  </si>
+  <si>
+    <t>2573</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE REFORMA DA PRAÇA MATRIZ, NOS TERMOS QUE ESPECÍFICA".</t>
+  </si>
+  <si>
+    <t>2574</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/u64871d0x114526_03252026_094456_007586.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita a adequação da sinalização de trânsito no trevo de entrada do município, com a correta instalação da placa de “PARE”, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/indicacao_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE CONSTRUÇÃO DE PASSARELA ENTRE A PR-151 E LAGO MUNICIPAL PEDRO DE FREITAS, CONFIRME ESPECIFICA."</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>DRA. ADRIANA</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Solicita a construção de mais um banheiro no Lago Municipal, bem como a disponibilização de servidor para a limpeza e manutenção dos banheiros e também para efetuar a administração dos pedalinhos, com a devida regulamentação de uso e prestação de informações ao público, nos termos em que especifica.”</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/indicacao_36__naldo_tea.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita o fornecimento de crachás de identificação para pessoas com Transtorno do Espectro Autista (TEA) no município, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AQUISIÇÃO DE ROÇADEIRA HIDRÁULICA ARTICULADA DE ALCANCE ESTENDIDO, CONFORME ESPECIFICA.</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>"Solicita a criação de programa municipal de incentivo à prática de atividades físicas, mediante subsídio parcial das mensalidades em academias do município, para os funcionários públicos e para os beneficiários do programa Bolsa Família, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2596</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_39_naldo_hospital.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita a realização de manutenção em máquina de lavar do hospital municipal, bem como a aquisição de ferro de passar profissional e carrinho de limpeza, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>"Solicita a instalação de lombada na Rua Arthur Anhaia (Rua do Matadouro) e a reiteração da indicação nº 30/2025, solicitando a instalação de braço de luz na mesma rua, nos termos em que se especifica".</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_41__naldo_e_matheus.pdf</t>
+  </si>
+  <si>
+    <t>“Elaboração de projeto visando à regularização do loteamento adquirido pela Prefeitura no bairro Parque das Nações, contemplando infraestrutura completa, incluindo pavimentação, iluminação pública e implantação da rede de abastecimento de água, nos termos em que se especifica.”</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>OF</t>
+  </si>
+  <si>
+    <t>OFICIO RECEBIDO</t>
+  </si>
+  <si>
+    <t>ELCIO JOSÉ VIDAL</t>
+  </si>
+  <si>
+    <t>Resposta oficio 8/2026</t>
+  </si>
+  <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Oficio recebido em resposta a indicação n. 14/2026.</t>
+  </si>
+  <si>
+    <t>2602</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 15/2026.</t>
+  </si>
+  <si>
+    <t>2603</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 16/2026.</t>
+  </si>
+  <si>
+    <t>2604</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 17/2026.</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 18/2026.</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 19/2026.</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 20/2026.</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 21/2026.</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 22/2026.</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 23/2026.</t>
+  </si>
+  <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 24/2026.</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 25/2026.</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 26/2026.</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 27/2026.</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 28/2026.</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 29/2026.</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 30/2026.</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 31/2026.</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 32/2026.</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 33/2026.</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 34/2026.</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 35/2026.</t>
+  </si>
+  <si>
+    <t>2623</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 36/2026.</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 37/2026.</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 38/2026.</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 39/2026.</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>Resposta à Indicação nº 40/2026.</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>PCA</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS ANUAL</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/01_oficio_08-2026_-_encaminha_pca_2025_camara2.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS REFERENTE AO EXERCICIO FINANCEIRO DE 2025</t>
+  </si>
+  <si>
     <t>2523</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PROLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>EXECUTIVO - EXE</t>
   </si>
   <si>
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/ilovepdf_merged_40.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/ilovepdf_merged_40.pdf</t>
   </si>
   <si>
     <t>Reajuste Salário Mínimo</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/pl_-_refis_2026_1_merged.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/pl_-_refis_2026_1_merged.pdf</t>
   </si>
   <si>
     <t>REFIS</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/pl._aux._des._of._006.26.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/pl._aux._des._of._006.26.pdf</t>
   </si>
   <si>
     <t>Aux. Deslocamento</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/01-oficio_02_____2026_projeto_de_lei_de_alteracao_orcamentariaassinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial e suplementar no valor de R$ 26.356.000,00, para reforço de dotações orçamentárias, altera o PPA, a LDO e a LOA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2536/pl._aafas..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a disponibilizar caminhão baú e motorista para transporte de produção hortifrutigranjeira da agricultura familiar até a sede da empresa Trebeschi, na cidade de Campinas/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/ilovepdf_merged_44.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar Termos de Colaboração, conforme dicção do artigo 2º, inciso VII da Lei Federal nº 13.019/2014, com o Lar para Idosos Paulo Izac e com a Associação de Pais e Amigos dos Excepcionais - APAE</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/pl_-_amplia_vaga_atendente_escolar_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>Amplia o cargo de Atendente Escolar</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/ilovepdf_merged_47.pdf</t>
+  </si>
+  <si>
+    <t>Concede a revisão geral anual dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/projeto_de_lei_do_legislativo_-_recomposicao_geral_anual_servidores_legislativo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE RECOMPOSIÇÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2575</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/ilovepdf_merged_48-1-2.pdf</t>
+  </si>
+  <si>
+    <t>Altera a dimensão da Estrada Vicinal SI-13 - Joaquim de Souza Pinto</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/brnb422003126d3_025313.pdf</t>
+  </si>
+  <si>
+    <t>Promover a criação e ampliação de cargos de provimento efetivo no âmbito da Administração Pública Municipal, com vistas à adequação da estrutura administrativa às demandas atuais dos serviços públicos prestados à população.</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/of._66._pl._isencao_iptu._1.pdf</t>
+  </si>
+  <si>
+    <t>Altera os arts. 4º e 5º da Lei Complementar Municipal nº 055/2011, para incluir os aposentados por invalidez, e os que possuem transtorno do espectro autista – TEA, entre os beneficiários da isenção do IPTU, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2583/pl._perimetrourbano..pdf</t>
+  </si>
+  <si>
+    <t>Revoga integralmente a Lei Complementar nº 058/2025 e restabelece a vigência da Lei Complementar nº 005/2025, que anteriormente disciplinava o perímetro urbano do Município de Santana do Itararé/PR, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/01_oficio_10__projeto_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE SANTANA DO ITARARÉ PARA O EXERCÍCIO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/pl.drm..pdf</t>
+  </si>
+  <si>
+    <t>dispõe sobre a aplicação, no âmbito do Município de Santana do Itararé/PR, do art. 76-B do Ato das Disposições Constitucionais Transitórias, que trata da Desvinculação de Receitas dos Municípios – DRM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/projeto_de_lei_do_legislativo_no._016.2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a obrigatoriedade de retirada de fios, cabos, e equipamentos inutilizados instalados nos postes localizados em vias públicas do Município de Santana do Itararé/PR, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>PRORE</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/projeto_de_resolucao_01.2026_-_insitui_e_regulamenta_o_uso_da_tribuna_livre.pdf</t>
+  </si>
+  <si>
+    <t>Institui e regulamenta a "Tribuna Livre" no âmbito da Câmara Municipal de Santana do Itararé e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/projeto_de_resolucao_02.2026_-_regulamenta_o_uso_do_plenario_cam.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a utilização dos espaços da Câmara de Vereadores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2576</t>
+  </si>
+  <si>
+    <t>REINALDO DE OLIVEIRA AMADOR OLIVEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/projeto_de_resolucao_-_parcerias_institucionais.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece procedimentos para realização de parcerias com outras instituições visando aprimorar a qualidade da atuação legislativa da Câmara Municipal de Santana do Itararé.</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/projeto_de_resolucao_-_relatorio_anual.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece procedimentos para elaboração e publicação do Relatório Anual de Atividades da Câmara Municipal de Santana do Itararé.</t>
+  </si>
+  <si>
+    <t>2581</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/projeto_de_resolucao_-_regulamenta_ausencia_dos_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece procedimentos para justificação de ausências de Vereadores nas Sessões Plenárias e Reuniões da Câmara Municipal de Santana do Itararé - PR.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>REQVE</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO VEREADOR</t>
+  </si>
+  <si>
+    <t>Requer informações detalhadas a respeito dos três poços que foram licitados e executados no Município, sendo eles: um na localidade do Martins, outro na Ponte Nova e outro no Bairro dos Euzébio</t>
+  </si>
+  <si>
+    <t>2598</t>
+  </si>
+  <si>
+    <t>Dispoe sobre copia do laudo tecnico de insalubridade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2600</t>
+  </si>
+  <si>
+    <t>REQCI</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO CIDADÃO</t>
+  </si>
+  <si>
+    <t>JOSE MARIA GONZAGA</t>
+  </si>
+  <si>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/requerimento_jose_maria_gonzaga.pdf</t>
+  </si>
+  <si>
+    <t>Fiscalização da Obra da Estarada da Campina - Mau uso de Recursos Público.</t>
+  </si>
+  <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>REQUS</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO USO TRIBUNA LIVRE</t>
+  </si>
+  <si>
+    <t>José Rausis</t>
+  </si>
+  <si>
+    <t>Requer uso da palavra na sessão ordinária do dia 23/02/2026, assunto referente à pasta da Secretaria de Estado da Agricultura - SEAB, sobre convênio já encerrado dos "Tanques Redes".</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>THIAGO HENRIQUE ALVES</t>
+  </si>
+  <si>
+    <t>Uso da palavra na sessão ordinária dia 06 de abril de 2026 referente pasta da Secretaria Municipal de Saúde direito de resposta, envolvendo assinto no que se refere ao leite fornecido NOCATE (LATA 500G)</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>Uso da palavra na Sessão Ordinária do dia 13/04/2026, assunto contratação de um fiscal municipal ligado a Assistência Social e Conselho Tutelar para fiscalização de politicas públicas.</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>Rosemilda Nogueira do Nascimento</t>
+  </si>
+  <si>
+    <t>Requer o uso da palavra na Sessão Ordinária do dia 27/04/2025. Assunto referente horário da rádio Santana FM.</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>Uso da palavra da Sessão Ordinária do dia 27/04/2026. Assunto: 1. Saude Publica sobre aplicação dos recursos da deliberação COEDE/PR n. 005/2025 no valor de R$ 42.55310; 2. Suposto crime de peculato.</t>
+  </si>
+  <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>Solicita palavra na sessão ordinária do dia 04/05/2026</t>
+  </si>
+  <si>
+    <t>2601</t>
+  </si>
+  <si>
+    <t>Requer uso da palavra para tratar especificamente sobre a situação do asfalto da regiao da Campina</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -429,68 +1455,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/ilovepdf_merged_40.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/pl_-_refis_2026_1_merged.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/pl._aux._des._of._006.26.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2527/indicacao_01.2021_anderson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2528/indicacao_02.2021_anderson_-_energia_fotovoltaica_azilo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2530/indicacao_matheus_velocross.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2531/indicacao_matheus_calamidade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2532/indicacao_06-2026_-_naldo_ponte_mario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2533/indicacao_07-2026_-_naldo_fisioterapeuta.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2535/indicacao_no._008.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2537/indicacao_09-2026_-_naldo_vigia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2538/indicacao_10_-_eder_maquina.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2542/indicacao_no._014.2026_avanca_horizontal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2544/indicacao_15_-_iat.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2546/indicacao_16_-_ismair_peixes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao_17-_ismair_saltinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2548/indicacao_18.2026_-_alteracao_lei_municipal_05.2023_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2549/indicacao_19-2026_-_bruno_onibus.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2553/indicacao_20_-_eder_tanques.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2557/indicacao_21-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2558/indicacao_22-_atendimento_veterinario.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2559/indicacao_eder_23-_internet.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2560/indicacao_eder_24_-_aafas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2561/indicacao_25-2026_-_bruno_capela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2565/indicacao_no._026.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2566/indicacao_no._027.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2567/indicacao_no._028.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2574/u64871d0x114526_03252026_094456_007586.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2579/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2584/indicacao_36__naldo_tea.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_39_naldo_hospital.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_41__naldo_e_matheus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2564/01_oficio_08-2026_-_encaminha_pca_2025_camara2.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2523/ilovepdf_merged_40.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2524/pl_-_refis_2026_1_merged.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2525/pl._aux._des._of._006.26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2526/01-oficio_02_____2026_projeto_de_lei_de_alteracao_orcamentariaassinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2536/pl._aafas..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2556/ilovepdf_merged_44.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2563/pl_-_amplia_vaga_atendente_escolar_2025_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2568/ilovepdf_merged_47.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2569/projeto_de_lei_do_legislativo_-_recomposicao_geral_anual_servidores_legislativo_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2575/ilovepdf_merged_48-1-2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2578/brnb422003126d3_025313.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2582/of._66._pl._isencao_iptu._1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2583/pl._perimetrourbano..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2585/01_oficio_10__projeto_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2587/pl.drm..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2593/projeto_de_lei_do_legislativo_no._016.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2550/projeto_de_resolucao_01.2026_-_insitui_e_regulamenta_o_uso_da_tribuna_livre.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2551/projeto_de_resolucao_02.2026_-_regulamenta_o_uso_do_plenario_cam.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2576/projeto_de_resolucao_-_parcerias_institucionais.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2577/projeto_de_resolucao_-_relatorio_anual.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2581/projeto_de_resolucao_-_regulamenta_ausencia_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2026/2600/requerimento_jose_maria_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H4"/>
+  <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="15.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="23.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -553,55 +1579,2677 @@
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>35</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>76</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H17" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>76</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>53</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>53</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>53</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H25" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H27" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>44</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H28" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>44</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>128</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>44</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>44</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>134</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>44</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>136</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>137</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>141</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>44</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>150</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>35</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>161</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H40" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>168</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>35</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>175</v>
+      </c>
+      <c r="D43" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" t="s">
+        <v>176</v>
+      </c>
+      <c r="E44" t="s">
+        <v>177</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>184</v>
+      </c>
+      <c r="D45" t="s">
+        <v>176</v>
+      </c>
+      <c r="E45" t="s">
+        <v>177</v>
+      </c>
+      <c r="F45" t="s">
+        <v>178</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>187</v>
+      </c>
+      <c r="D46" t="s">
+        <v>176</v>
+      </c>
+      <c r="E46" t="s">
+        <v>177</v>
+      </c>
+      <c r="F46" t="s">
+        <v>178</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" t="s">
+        <v>176</v>
+      </c>
+      <c r="E47" t="s">
+        <v>177</v>
+      </c>
+      <c r="F47" t="s">
+        <v>178</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H47" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" t="s">
+        <v>176</v>
+      </c>
+      <c r="E48" t="s">
+        <v>177</v>
+      </c>
+      <c r="F48" t="s">
+        <v>178</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>195</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>196</v>
+      </c>
+      <c r="D49" t="s">
+        <v>176</v>
+      </c>
+      <c r="E49" t="s">
+        <v>177</v>
+      </c>
+      <c r="F49" t="s">
+        <v>178</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H49" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>198</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>199</v>
+      </c>
+      <c r="D50" t="s">
+        <v>176</v>
+      </c>
+      <c r="E50" t="s">
+        <v>177</v>
+      </c>
+      <c r="F50" t="s">
+        <v>178</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>201</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" t="s">
+        <v>176</v>
+      </c>
+      <c r="E51" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" t="s">
+        <v>178</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>204</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>205</v>
+      </c>
+      <c r="D52" t="s">
+        <v>176</v>
+      </c>
+      <c r="E52" t="s">
+        <v>177</v>
+      </c>
+      <c r="F52" t="s">
+        <v>178</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>208</v>
+      </c>
+      <c r="D53" t="s">
+        <v>176</v>
+      </c>
+      <c r="E53" t="s">
+        <v>177</v>
+      </c>
+      <c r="F53" t="s">
+        <v>178</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H53" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>210</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>211</v>
+      </c>
+      <c r="D54" t="s">
+        <v>176</v>
+      </c>
+      <c r="E54" t="s">
+        <v>177</v>
+      </c>
+      <c r="F54" t="s">
+        <v>178</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" t="s">
+        <v>176</v>
+      </c>
+      <c r="E55" t="s">
+        <v>177</v>
+      </c>
+      <c r="F55" t="s">
+        <v>178</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>216</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>217</v>
+      </c>
+      <c r="D56" t="s">
+        <v>176</v>
+      </c>
+      <c r="E56" t="s">
+        <v>177</v>
+      </c>
+      <c r="F56" t="s">
+        <v>178</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D57" t="s">
+        <v>176</v>
+      </c>
+      <c r="E57" t="s">
+        <v>177</v>
+      </c>
+      <c r="F57" t="s">
+        <v>178</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H57" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>223</v>
+      </c>
+      <c r="D58" t="s">
+        <v>176</v>
+      </c>
+      <c r="E58" t="s">
+        <v>177</v>
+      </c>
+      <c r="F58" t="s">
+        <v>178</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>225</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>226</v>
+      </c>
+      <c r="D59" t="s">
+        <v>176</v>
+      </c>
+      <c r="E59" t="s">
+        <v>177</v>
+      </c>
+      <c r="F59" t="s">
+        <v>178</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>228</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" t="s">
+        <v>177</v>
+      </c>
+      <c r="F60" t="s">
+        <v>178</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H60" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>232</v>
+      </c>
+      <c r="D61" t="s">
+        <v>176</v>
+      </c>
+      <c r="E61" t="s">
+        <v>177</v>
+      </c>
+      <c r="F61" t="s">
+        <v>178</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>235</v>
+      </c>
+      <c r="D62" t="s">
+        <v>176</v>
+      </c>
+      <c r="E62" t="s">
+        <v>177</v>
+      </c>
+      <c r="F62" t="s">
+        <v>178</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>238</v>
+      </c>
+      <c r="D63" t="s">
+        <v>176</v>
+      </c>
+      <c r="E63" t="s">
+        <v>177</v>
+      </c>
+      <c r="F63" t="s">
+        <v>178</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>240</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>241</v>
+      </c>
+      <c r="D64" t="s">
+        <v>176</v>
+      </c>
+      <c r="E64" t="s">
+        <v>177</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>243</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>244</v>
+      </c>
+      <c r="D65" t="s">
+        <v>176</v>
+      </c>
+      <c r="E65" t="s">
+        <v>177</v>
+      </c>
+      <c r="F65" t="s">
+        <v>178</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>246</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>247</v>
+      </c>
+      <c r="D66" t="s">
+        <v>176</v>
+      </c>
+      <c r="E66" t="s">
+        <v>177</v>
+      </c>
+      <c r="F66" t="s">
+        <v>178</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H66" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>249</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>250</v>
+      </c>
+      <c r="D67" t="s">
+        <v>176</v>
+      </c>
+      <c r="E67" t="s">
+        <v>177</v>
+      </c>
+      <c r="F67" t="s">
+        <v>178</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H67" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>253</v>
+      </c>
+      <c r="D68" t="s">
+        <v>176</v>
+      </c>
+      <c r="E68" t="s">
+        <v>177</v>
+      </c>
+      <c r="F68" t="s">
+        <v>178</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H68" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>255</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>256</v>
+      </c>
+      <c r="D69" t="s">
+        <v>176</v>
+      </c>
+      <c r="E69" t="s">
+        <v>177</v>
+      </c>
+      <c r="F69" t="s">
+        <v>178</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>258</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>259</v>
+      </c>
+      <c r="D70" t="s">
+        <v>176</v>
+      </c>
+      <c r="E70" t="s">
+        <v>177</v>
+      </c>
+      <c r="F70" t="s">
+        <v>178</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H70" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>261</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>262</v>
+      </c>
+      <c r="E71" t="s">
+        <v>263</v>
+      </c>
+      <c r="F71" t="s">
+        <v>178</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H71" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>266</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>267</v>
+      </c>
+      <c r="E72" t="s">
+        <v>268</v>
+      </c>
+      <c r="F72" t="s">
+        <v>269</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H72" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>272</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>267</v>
+      </c>
+      <c r="E73" t="s">
+        <v>268</v>
+      </c>
+      <c r="F73" t="s">
+        <v>269</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H73" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>275</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" t="s">
+        <v>267</v>
+      </c>
+      <c r="E74" t="s">
+        <v>268</v>
+      </c>
+      <c r="F74" t="s">
+        <v>269</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H74" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>278</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>25</v>
+      </c>
+      <c r="D75" t="s">
+        <v>267</v>
+      </c>
+      <c r="E75" t="s">
+        <v>268</v>
+      </c>
+      <c r="F75" t="s">
+        <v>269</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H75" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>281</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76" t="s">
+        <v>267</v>
+      </c>
+      <c r="E76" t="s">
+        <v>268</v>
+      </c>
+      <c r="F76" t="s">
+        <v>178</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H76" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>284</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77" t="s">
+        <v>267</v>
+      </c>
+      <c r="E77" t="s">
+        <v>268</v>
+      </c>
+      <c r="F77" t="s">
+        <v>269</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H77" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>287</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D78" t="s">
+        <v>267</v>
+      </c>
+      <c r="E78" t="s">
+        <v>268</v>
+      </c>
+      <c r="F78" t="s">
+        <v>269</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H78" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>290</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>43</v>
+      </c>
+      <c r="D79" t="s">
+        <v>267</v>
+      </c>
+      <c r="E79" t="s">
+        <v>268</v>
+      </c>
+      <c r="F79" t="s">
+        <v>269</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H79" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>293</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" t="s">
+        <v>267</v>
+      </c>
+      <c r="E80" t="s">
+        <v>268</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H80" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>296</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>52</v>
+      </c>
+      <c r="D81" t="s">
+        <v>267</v>
+      </c>
+      <c r="E81" t="s">
+        <v>268</v>
+      </c>
+      <c r="F81" t="s">
+        <v>269</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H81" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>299</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>57</v>
+      </c>
+      <c r="D82" t="s">
+        <v>267</v>
+      </c>
+      <c r="E82" t="s">
+        <v>268</v>
+      </c>
+      <c r="F82" t="s">
+        <v>269</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H82" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>302</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>61</v>
+      </c>
+      <c r="D83" t="s">
+        <v>267</v>
+      </c>
+      <c r="E83" t="s">
+        <v>268</v>
+      </c>
+      <c r="F83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H83" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>305</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>64</v>
+      </c>
+      <c r="D84" t="s">
+        <v>267</v>
+      </c>
+      <c r="E84" t="s">
+        <v>268</v>
+      </c>
+      <c r="F84" t="s">
+        <v>178</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H84" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>308</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>67</v>
+      </c>
+      <c r="D85" t="s">
+        <v>267</v>
+      </c>
+      <c r="E85" t="s">
+        <v>268</v>
+      </c>
+      <c r="F85" t="s">
+        <v>269</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H85" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>311</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>71</v>
+      </c>
+      <c r="D86" t="s">
+        <v>267</v>
+      </c>
+      <c r="E86" t="s">
+        <v>268</v>
+      </c>
+      <c r="F86" t="s">
+        <v>178</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H86" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>314</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>75</v>
+      </c>
+      <c r="D87" t="s">
+        <v>267</v>
+      </c>
+      <c r="E87" t="s">
+        <v>268</v>
+      </c>
+      <c r="F87" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H87" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>317</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>318</v>
+      </c>
+      <c r="E88" t="s">
+        <v>319</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H88" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>322</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>318</v>
+      </c>
+      <c r="E89" t="s">
+        <v>319</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H89" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>325</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" t="s">
+        <v>318</v>
+      </c>
+      <c r="E90" t="s">
+        <v>319</v>
+      </c>
+      <c r="F90" t="s">
+        <v>326</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H90" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>329</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" t="s">
+        <v>318</v>
+      </c>
+      <c r="E91" t="s">
+        <v>319</v>
+      </c>
+      <c r="F91" t="s">
+        <v>326</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H91" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>332</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>30</v>
+      </c>
+      <c r="D92" t="s">
+        <v>318</v>
+      </c>
+      <c r="E92" t="s">
+        <v>319</v>
+      </c>
+      <c r="F92" t="s">
+        <v>326</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H92" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>335</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>336</v>
+      </c>
+      <c r="E93" t="s">
+        <v>337</v>
+      </c>
+      <c r="F93" t="s">
+        <v>35</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H93" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>339</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>17</v>
+      </c>
+      <c r="D94" t="s">
+        <v>336</v>
+      </c>
+      <c r="E94" t="s">
+        <v>337</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H94" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>341</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>342</v>
+      </c>
+      <c r="E95" t="s">
+        <v>343</v>
+      </c>
+      <c r="F95" t="s">
+        <v>344</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H95" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>347</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>348</v>
+      </c>
+      <c r="E96" t="s">
+        <v>349</v>
+      </c>
+      <c r="F96" t="s">
+        <v>350</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H96" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>352</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>348</v>
+      </c>
+      <c r="E97" t="s">
+        <v>349</v>
+      </c>
+      <c r="F97" t="s">
+        <v>353</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H97" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>355</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" t="s">
+        <v>348</v>
+      </c>
+      <c r="E98" t="s">
+        <v>349</v>
+      </c>
+      <c r="F98" t="s">
+        <v>344</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H98" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>357</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" t="s">
+        <v>348</v>
+      </c>
+      <c r="E99" t="s">
+        <v>349</v>
+      </c>
+      <c r="F99" t="s">
+        <v>358</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H99" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>360</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>30</v>
+      </c>
+      <c r="D100" t="s">
+        <v>348</v>
+      </c>
+      <c r="E100" t="s">
+        <v>349</v>
+      </c>
+      <c r="F100" t="s">
+        <v>344</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H100" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>362</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>34</v>
+      </c>
+      <c r="D101" t="s">
+        <v>348</v>
+      </c>
+      <c r="E101" t="s">
+        <v>349</v>
+      </c>
+      <c r="F101" t="s">
+        <v>358</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H101" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>364</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>39</v>
+      </c>
+      <c r="D102" t="s">
+        <v>348</v>
+      </c>
+      <c r="E102" t="s">
+        <v>349</v>
+      </c>
+      <c r="F102" t="s">
+        <v>344</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H102" t="s">
+        <v>365</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>