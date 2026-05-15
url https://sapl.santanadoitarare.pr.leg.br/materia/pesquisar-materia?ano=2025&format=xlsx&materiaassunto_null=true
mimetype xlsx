--- v1 (2026-03-17)
+++ v2 (2026-05-15)
@@ -1839,51 +1839,51 @@
   <si>
     <t>MOÇPE</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/mocao_pesar_ze_guarda.pdf</t>
   </si>
   <si>
     <t>Profundo pesar pela morte do saudoso JOSÉ IZAIR DE OLIVEIRA, popular “Zé Guarda”, falecido neste município de Santana do Itararé - Paraná.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/pesar_takashi.pdf</t>
   </si>
   <si>
     <t>Profundo pesar pela morte do saudoso Takashi Yamamoto, falecido neste município de Santana do Itararé - Paraná.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/pesar_nice.pdf</t>
+    <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/u64871d0x114526_04242026_151747_007628.pdf</t>
   </si>
   <si>
     <t>Manifesta profundo pesar pela morte da saudosa LEONICE MARIA CALIXTO, carinhosamente conhecida como “Nice".</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/pesar_macedonio.pdf</t>
   </si>
   <si>
     <t>Profundo pesar pela morte do saudoso Macedônio Ferreira, falecido neste município de Santana do Itararé - Paraná.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFICIO RECEBIDO</t>
   </si>
   <si>
     <t>http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/ccf_000283.pdf</t>
   </si>
@@ -4221,51 +4221,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/ata_1o__quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/ata_ppa_-_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/ata_2o_semestre_-_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ata_3o_semestre_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/proposta_chapa_comissao_permanentes_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_01.2025_-_eder_silveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_02.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_no._003.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_naldo_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/indicacao_naldo_e_bruno_lago.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_reiteracao_terreno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_brunao_casa_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_bruno_desembarque.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_bruno_vagas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/reiteracao_lanche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_eder_calcario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_no._013.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_brunao_e_dair_campina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_naldo_ponto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no._016.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no._017.2025_aquisicao_terreno_ze_raimundo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_vereadores_maluf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_naldo_uniformes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_eder_e_naldo_garis.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_022.2025_-_cumprimento_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_023.2025_-_manutencao_area_publica_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_024.2025_-_conclusao_calcamento_rua_bela_vista_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_cmei_eder.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_dra_autismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_dra_piscina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_brunao_grau.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_brunao_poste.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_brunao_poste_arthur.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_ismair_poste.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_ismair_agua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_no._033.2025_construcao_de_calcamento_avenida_antonio_casarim.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_dra_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_naldo_lixeira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_matheus_campina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_matheus_estradas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_no._038.2025_colocar_po_de_pedras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_no._039.2025_canaletas_no_asfalto_da_campina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_dra_barreira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/indicacao_no._041.2025_saltinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/indicacao_brunao_calcada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_brunao_circular.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_brunao_placas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_dra_portal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_naldo_terreno.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_no._047.2025_insalubridade_aux._limpeza.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_dair_barreira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_anderson_troca_verde.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_brunao_clube.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_brunao_poste_vila.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/indicacao_bruno_parquinho_maluf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/reiteracao_anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_ismair_maluf_onibus.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_anderson_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_matheus_alargamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/indicacao_matheus_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_059.2025_-_leilao_bens_inserviveis_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_060.2025_-_aquisicao_de_onibus_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_eder_campina.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_eder_praca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/indicacao_naldo_motoristas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao_naldo_cras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/indicacao_naldo_posto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_ipes_eder.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_brunao_peixes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_centro_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_brunao_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_no._071.2025_projeto_trevo_do_bairro_campina.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao_072.2025_-_instalacao_de_braco_de_luz_e_posteamento_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_brunao_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_brunao_quadra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_naldo_estadio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_eder_dair_fresagem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_matheus_prancha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_matheus_lombada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_dra_ama.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_dra_treinamento.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_brunao_bairro_limpo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/indicacao_brunao_sintetico.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao_naldo_fraldas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/indicacao_brunao_rocada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao_brunao_canil.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/indicacao_eder_casinhas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_eder_sopradores.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_naldo_diarias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_089.2025_-_pagamento_licenca_premio_aos_servidores_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_naldo_pesagem.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/indicacao_matheus_uniforme.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_93.2025_-_projeto_meu_pomar_-_eder.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_anderson_equiparacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_naldo_pontos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_naldo_copel.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_naldo_farmacia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_naldo_ar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_naldo_academia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_lombadas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_102.2025_-_naldo_-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_parque_aquatico_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_eder_sistema.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_transporte.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_eder_arvores.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_matheus_trem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_naldo_escola.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_matheus_assistentes_sociais.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_112_bruno_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_naldo_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/indicacao_bruno_noturno.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_115_-_naldo_poco.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_116_-_naldo_rota_onibus.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_117-_eder_poco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_118.2025_-_eder_silveira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_119_-_eder_moto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_120.2025_-_eder_silveira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_121.2025_-_naldo_-_seguro_frota.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_122_-_naldo_ponte_bonilha.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_123-_naldo_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_124-_eder_poco.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_matheus_rampa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_matheus_barracao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_127-_matheus_poco.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/indicacao_128-_matheus_clube.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_telo_campina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_telo_ar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_mair_maluf.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_mair_caixas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_133-_eder_poco_serrinha.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_bruno_buracos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_naldo_ponte.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/mocao_apoio_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/mocao_congratulacoes_e_louvor_-_militares_da_patrulha_rural_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/mocao_joselia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/mocao_de_congratulacoes_e_aplausos_no._03.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/mocao_de_congratulacoes_e_aplausos_no._04.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/mocao_militares_bruno.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/mocao_pesar_ze_guarda.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/pesar_takashi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/pesar_nice.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/pesar_macedonio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/ccf_000283.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/of._12.22_-_resp._ind._02.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/of._13.25_-_resp._ind._03.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/of._14.25_-_resp._ind._04.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/of.15.25_-_resp._ind._05.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/of._16.25_-_resp._ind._06.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/of._17.25_-_resp._ind._07.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/of._18.25_-_resp._ind._08.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/of._19.25_-_resp._ind._09.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/of._20.25_-_resp._ind._10..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/of._21.25_-_resp._ind._11.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/of._22.25_-_resp._ind._12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/of._23.25_-_resp._ind._13.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/of._24.25_-_resp._ind._14.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/of._25.25_-_resp._ind._15.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/of._26.25_-_resp._ind_16.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/of._27.25_-_resp._ind._17.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/of._28.25_-_resp._ind._18.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/of._29.25_-_resp._ind._19.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/of._30.25_-_resp._ind._20.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/of._31.25_-_resp._ind._21.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/of._32.25_-_resp._ind._22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/of._33.25_-_resp._ind._23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/oficio_n._755.24-opd-gp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/oficio_047_a_66.2025._resp._indi.__e_seguintes..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/oficio_no._049.2025_em_respota_a_indicacao_no._025.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/oficio_no._050.2025_em_respota_a_indicacao_no._026.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/oficio_no._051.2025_em_respota_a_indicacao_no._027.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/oficio_no._052.2025_em_respota_a_indicacao_no._028.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/oficio_no._053.2025_em_respota_a_indicacao_no._029.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/oficio_no._054.2025_em_respota_a_indicacao_no._030.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/oficio_no._055.2025_em_respota_a_indicacao_no._031.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/oficio_no._056.2025_em_respota_a_indicacao_no._032.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/oficio_no._057.2025_em_respota_a_indicacao_no._033.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/oficio_no._058.2025_em_respota_a_indicacao_no._034.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/oficio_no._059.2025_em_respota_a_indicacao_no._035.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/oficio_no._060.2025_em_respota_a_indicacao_no._036.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/oficio_no._061.2025_em_respota_a_indicacao_no._037.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/oficio_no._062.2025_em_respota_a_indicacao_no._038.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/oficio_no._063.2025_em_respota_a_indicacao_no._039.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/oficio_no._064.2025_em_respota_a_indicacao_no._040.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/oficio_no._065.2025_em_respota_a_indicacao_no._041.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/oficio_no._066.2025_em_respota_a_indicacao_no._042.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/oficio_070_-_ind._046.25_-_terreno_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/oficio_069_-_mini_portal_-_rua_sao_paulo._ind._45.25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/oficio_068_-_placas_pr_151.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/oficio_067_._linhar_circular.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/oficio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/of._84._resp._ind._060.25..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/of._83._resp._ind._059.25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/of._82._resp._ind._057.25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/of._81._resp._ind._056.25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/of._80._resp._ind._055.25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/of._79._resp._ind._054.25..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/of._78._resp._ind._053.25..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/of._77._resp._ind._052.25..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/of._76._resp._ind._051.25..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/of._75._resp._ind._050.25..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/of._74._resp._ind._049.25..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/of._73._resp._ind._048.25..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/of._102._resp._ind._070.25.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/of._101._resp._ind._069.25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/of._100._resp._ind._068.25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/of._99_resp._ind._067.25.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/of._98_resp._ind._066.25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/of._97_resp._ind._065.25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/of._96_resp._ind._064.25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/of._95_resp._ind._063.25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/of._94_resp._ind._062.25.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/of._93_resp._ind._061.25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/of.119.ind73.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/of.118.ind.72.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/of120ind74.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/of121ind75.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/of.117.ind.70.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/of122ind76.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/of123ind77.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/of124ind78.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/of125ind79.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/of126ind80.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/of127ind81.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/of128ind82.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/of129ind83.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/of130ind84.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/of125ind85.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/of126ind86.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/brnb422003126d3_023574.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/brnb422003126d3_023575.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/brnb422003126d3_023576.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/brnb422003126d3_023577.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/brnb422003126d3_023578.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/brnb422003126d3_023579.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/brnb422003126d3_023580.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/brnb422003126d3_023581.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/brnb422003126d3_023582.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/brnb422003126d3_023583.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/brnb422003126d3_023584.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/brnb422003126d3_023585.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/brnb422003126d3_023586.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/brnb422003126d3_023587.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/of._170._e_seguintes..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/001oficio_23_2025_-_encaminha_pca_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/copia_de_autos_digitais_-_portal_tce-pr.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/parecer_2-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/parecer_4-2025_-_cof.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/parecer_5-2025_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_decreto_leg_rejeicao_das_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/pl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/pl_004-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/pl_005-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/pl_-_criacao_da_chefia_de_laboratorio_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_-_criacao_da_diretoria_de_politica_para_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/pl_-_abertura_de_credito_adicional_1645.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/pl_-_abertura_de_credito_adicional_520.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/pl_-_aquisicao_imovel_casarin.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/brnb422003126d3_020811.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/brnb422003126d3_020808.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/pl_-_santana_mais_empregos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/pl_-_altera_protocolo_de_intencoes_codren.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/pl_-_comtur_e_fumtur.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/pl_matheus.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_-_lar_campina_ok.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/pl_-_doacao_veiculos_ass_barreirinho_ok.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/pl_-_reajuste_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/ilovepdf_merged_14.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/pl_revisao_geral_anual_servidores_legislativo_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/20250324154701_001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/brnb422003126d3_021074.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_ulitade_publica._desbravadores..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/pl_-_estudantes..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/pl._auxilio_motorista..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/projeto_de_lei__utilidade_publica_ama.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/ilovepdf_merged_17.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/ilovepdf_merged_20.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/brnb422003126d3_021479.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/brnb422003126d3_021473.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/01_projeto_de_lei____2025_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_33-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/brnb422003126d3_021696.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/ilovepdf_merged_21.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/brnb422003126d3_021729.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/ilovepdf_merged_22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/pl_-_prorrog_refis_ok.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/ilovepdf_merged_24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/ilovepdf_merged_26.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ilovepdf_merged_25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/01-oficio_41_2025_lei_de_alteracao_credito2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/projeto_de_lei._abonadas.cargahoraria..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/03_projeto_de_lei___2025_adicional_suplementarsaudeassistenciaesporte.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/ilovepdf_merged_27.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/01_projeto_de_lei_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio_46_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/ilovepdf_merged_29.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/oficio_47_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/01-oficio_51_2025_lei_de_alteracao_creditoassinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ilovepdf_merged_30.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/ilovepdf_merged_33.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/ilovepdf_merged_34.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/01-oficio_58_2025_projeto_lei_de_alteracao_creditoassinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/projeto_de_lei_-_cria_projeto_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/projeto_de_lei_legislativo_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ilovepdf_merged_37.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ilovepdf_merged_38.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/pl._permuta._euclair..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/pl.doacao..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/projeto_de_resolucao_-_lei_de_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/projeto_de_resolucao_-_governo_digital_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_resolucao_-_compras_e_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/projeto_de_resolucao_-_diretrizes_para_planejamento_estrategico_cam.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_de_resolucao_altera_resolucao_estagio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_resolucao_-_altera_regimento_interno_reeleicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_resolucao_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/projeto_de_resolucao_-_alteracao_orcamentaria_ii.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/requerimento_01.2025_-_matheus_-_covida_militares_participara_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_dra_homenagem.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_dra_paulo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/requerimento_naldo_cras.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/requerimento_naldo_feira.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/requerimento_naldo_ze_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_8-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2226/ata_1o__quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2236/ata_ppa_-_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2441/ata_2o_semestre_-_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2543/ata_3o_semestre_-_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1981/proposta_chapa_comissao_permanentes_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1984/indicacao_01.2025_-_eder_silveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_02.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_no._003.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_naldo_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1988/indicacao_naldo_e_bruno_lago.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_reiteracao_terreno.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_brunao_casa_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_bruno_desembarque.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_bruno_vagas.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1993/reiteracao_lanche.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_eder_calcario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_no._013.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_brunao_e_dair_campina.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_naldo_ponto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_no._016.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_no._017.2025_aquisicao_terreno_ze_raimundo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_vereadores_maluf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_naldo_uniformes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_eder_e_naldo_garis.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_022.2025_-_cumprimento_leis_municipais.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_023.2025_-_manutencao_area_publica_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_024.2025_-_conclusao_calcamento_rua_bela_vista_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_cmei_eder.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_dra_autismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_dra_piscina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_brunao_grau.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_brunao_poste.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_brunao_poste_arthur.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_ismair_poste.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_ismair_agua.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_no._033.2025_construcao_de_calcamento_avenida_antonio_casarim.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_dra_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_naldo_lixeira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_matheus_campina.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_matheus_estradas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_no._038.2025_colocar_po_de_pedras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_no._039.2025_canaletas_no_asfalto_da_campina.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_dra_barreira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2074/indicacao_no._041.2025_saltinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2075/indicacao_brunao_calcada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_brunao_circular.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_brunao_placas.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_dra_portal.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_naldo_terreno.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_no._047.2025_insalubridade_aux._limpeza.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_dair_barreira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_anderson_troca_verde.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2085/indicacao_brunao_clube.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2087/indicacao_brunao_poste_vila.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2088/indicacao_bruno_parquinho_maluf.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2089/reiteracao_anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2091/indicacao_ismair_maluf_onibus.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2097/indicacao_anderson_insalubridade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2098/indicacao_matheus_alargamento.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2099/indicacao_matheus_engenheiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_059.2025_-_leilao_bens_inserviveis_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_060.2025_-_aquisicao_de_onibus_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_eder_campina.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_eder_praca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2111/indicacao_naldo_motoristas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao_naldo_cras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2114/indicacao_naldo_posto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_ipes_eder.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_brunao_peixes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_centro_saude.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_brunao_rua_sao_paulo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_no._071.2025_projeto_trevo_do_bairro_campina.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao_072.2025_-_instalacao_de_braco_de_luz_e_posteamento_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_brunao_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_brunao_quadra.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_naldo_estadio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_eder_dair_fresagem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_matheus_prancha.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2164/indicacao_matheus_lombada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_dra_ama.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2186/indicacao_dra_treinamento.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_brunao_bairro_limpo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2191/indicacao_brunao_sintetico.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2212/indicacao_naldo_fraldas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2213/indicacao_brunao_rocada.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao_brunao_canil.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2215/indicacao_eder_casinhas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_eder_sopradores.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_naldo_diarias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_089.2025_-_pagamento_licenca_premio_aos_servidores_-_naldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_naldo_pesagem.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2231/indicacao_matheus_uniforme.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2232/indicacao_93.2025_-_projeto_meu_pomar_-_eder.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2238/indicacao_anderson_equiparacao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2239/indicacao_naldo_pontos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_naldo_copel.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2310/indicacao_naldo_farmacia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2311/indicacao_naldo_ar.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2312/indicacao_naldo_academia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2334/indicacao_lombadas.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2335/indicacao_102.2025_-_naldo_-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2342/indicacao_parque_aquatico_1.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2345/indicacao_eder_sistema.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2346/indicacao_transporte.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2367/indicacao_eder_arvores.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2369/indicacao_matheus_trem.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2397/indicacao_naldo_escola.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2398/indicacao_matheus_assistentes_sociais.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2456/indicacao_112_bruno_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2457/indicacao_naldo_bebedouro.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2483/indicacao_bruno_noturno.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2486/indicacao_115_-_naldo_poco.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2487/indicacao_116_-_naldo_rota_onibus.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2488/indicacao_117-_eder_poco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2491/indicacao_118.2025_-_eder_silveira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2493/indicacao_119_-_eder_moto.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2495/indicacao_120.2025_-_eder_silveira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2496/indicacao_121.2025_-_naldo_-_seguro_frota.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2500/indicacao_122_-_naldo_ponte_bonilha.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2501/indicacao_123-_naldo_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2509/indicacao_124-_eder_poco.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2510/indicacao_matheus_rampa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2511/indicacao_matheus_barracao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2512/indicacao_127-_matheus_poco.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2513/indicacao_128-_matheus_clube.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2514/indicacao_telo_campina.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2515/indicacao_telo_ar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2516/indicacao_mair_maluf.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2517/indicacao_mair_caixas.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2518/indicacao_133-_eder_poco_serrinha.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2521/indicacao_bruno_buracos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2522/indicacao_naldo_ponte.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2218/mocao_apoio_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2015/mocao_congratulacoes_e_louvor_-_militares_da_patrulha_rural_-_matheus.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2157/mocao_joselia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2158/mocao_de_congratulacoes_e_aplausos_no._03.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2159/mocao_de_congratulacoes_e_aplausos_no._04.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2203/mocao_militares_bruno.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2210/mocao_pesar_ze_guarda.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2387/pesar_takashi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2498/u64871d0x114526_04242026_151747_007628.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2519/pesar_macedonio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2022/ccf_000283.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2043/of._12.22_-_resp._ind._02.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2046/of._13.25_-_resp._ind._03.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2047/of._14.25_-_resp._ind._04.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2048/of.15.25_-_resp._ind._05.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2049/of._16.25_-_resp._ind._06.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2050/of._17.25_-_resp._ind._07.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2051/of._18.25_-_resp._ind._08.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2052/of._19.25_-_resp._ind._09.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2053/of._20.25_-_resp._ind._10..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2054/of._21.25_-_resp._ind._11.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2041/of._22.25_-_resp._ind._12.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2055/of._23.25_-_resp._ind._13.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2056/of._24.25_-_resp._ind._14.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2057/of._25.25_-_resp._ind._15.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2058/of._26.25_-_resp._ind_16.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2059/of._27.25_-_resp._ind._17.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2060/of._28.25_-_resp._ind._18.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2061/of._29.25_-_resp._ind._19.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2062/of._30.25_-_resp._ind._20.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2063/of._31.25_-_resp._ind._21.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2064/of._32.25_-_resp._ind._22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2065/of._33.25_-_resp._ind._23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2103/oficio_n._755.24-opd-gp.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2129/oficio_047_a_66.2025._resp._indi.__e_seguintes..pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2131/oficio_no._049.2025_em_respota_a_indicacao_no._025.2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2132/oficio_no._050.2025_em_respota_a_indicacao_no._026.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2133/oficio_no._051.2025_em_respota_a_indicacao_no._027.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2134/oficio_no._052.2025_em_respota_a_indicacao_no._028.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2135/oficio_no._053.2025_em_respota_a_indicacao_no._029.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2136/oficio_no._054.2025_em_respota_a_indicacao_no._030.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2137/oficio_no._055.2025_em_respota_a_indicacao_no._031.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2138/oficio_no._056.2025_em_respota_a_indicacao_no._032.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2139/oficio_no._057.2025_em_respota_a_indicacao_no._033.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2140/oficio_no._058.2025_em_respota_a_indicacao_no._034.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2141/oficio_no._059.2025_em_respota_a_indicacao_no._035.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2142/oficio_no._060.2025_em_respota_a_indicacao_no._036.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2143/oficio_no._061.2025_em_respota_a_indicacao_no._037.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2144/oficio_no._062.2025_em_respota_a_indicacao_no._038.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2145/oficio_no._063.2025_em_respota_a_indicacao_no._039.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2146/oficio_no._064.2025_em_respota_a_indicacao_no._040.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2147/oficio_no._065.2025_em_respota_a_indicacao_no._041.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2148/oficio_no._066.2025_em_respota_a_indicacao_no._042.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2152/oficio_070_-_ind._046.25_-_terreno_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2153/oficio_069_-_mini_portal_-_rua_sao_paulo._ind._45.25.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2154/oficio_068_-_placas_pr_151.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2155/oficio_067_._linhar_circular.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2166/oficio..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2169/of._84._resp._ind._060.25..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2170/of._83._resp._ind._059.25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2171/of._82._resp._ind._057.25.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2172/of._81._resp._ind._056.25.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2173/of._80._resp._ind._055.25.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2174/of._79._resp._ind._054.25..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2175/of._78._resp._ind._053.25..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2176/of._77._resp._ind._052.25..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2177/of._76._resp._ind._051.25..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2178/of._75._resp._ind._050.25..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2179/of._74._resp._ind._049.25..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2180/of._73._resp._ind._048.25..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2192/of._102._resp._ind._070.25.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2193/of._101._resp._ind._069.25.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2194/of._100._resp._ind._068.25.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2195/of._99_resp._ind._067.25.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2196/of._98_resp._ind._066.25.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2197/of._97_resp._ind._065.25.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2198/of._96_resp._ind._064.25.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2199/of._95_resp._ind._063.25.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2200/of._94_resp._ind._062.25.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2202/of._93_resp._ind._061.25.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2315/of.119.ind73.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2316/of.118.ind.72.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2317/of120ind74.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2318/of121ind75.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2319/of.117.ind.70.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2320/of122ind76.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2321/of123ind77.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2322/of124ind78.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2323/of125ind79.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2324/of126ind80.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2325/of127ind81.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2326/of128ind82.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2327/of129ind83.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2328/of130ind84.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2329/of125ind85.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2330/of126ind86.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2453/brnb422003126d3_023574.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2454/brnb422003126d3_023575.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2459/brnb422003126d3_023576.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2460/brnb422003126d3_023577.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2461/brnb422003126d3_023578.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2462/brnb422003126d3_023579.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2463/brnb422003126d3_023580.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2464/brnb422003126d3_023581.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2465/brnb422003126d3_023582.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2466/brnb422003126d3_023583.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2467/brnb422003126d3_023584.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2468/brnb422003126d3_023585.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2469/brnb422003126d3_023586.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2470/brnb422003126d3_023587.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2506/of._170._e_seguintes..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2113/001oficio_23_2025_-_encaminha_pca_2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2165/copia_de_autos_digitais_-_portal_tce-pr.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2183/parecer_2-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2229/parecer_4-2025_-_cof.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2230/parecer_5-2025_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_decreto_leg_rejeicao_das_contas_executivo_2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1978/pl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1979/pl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1980/pl_03.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1982/pl_004-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1983/pl_005-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1997/pl_-_criacao_da_chefia_de_laboratorio_de_informatica.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1998/pl_-_criacao_da_diretoria_de_politica_para_mulheres_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/1999/pl_-_abertura_de_credito_adicional_1645.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2000/pl_-_abertura_de_credito_adicional_520.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2003/pl_-_aquisicao_imovel_casarin.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2030/brnb422003126d3_020811.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2024/brnb422003126d3_020808.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2083/pl_-_santana_mais_empregos.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2084/pl_-_altera_protocolo_de_intencoes_codren.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2086/pl_-_comtur_e_fumtur.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2090/pl_matheus.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2100/pl_-_lar_campina_ok.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2101/pl_-_doacao_veiculos_ass_barreirinho_ok.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2102/pl_-_reajuste_geral_ok.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2104/ilovepdf_merged_14.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2106/pl_revisao_geral_anual_servidores_legislativo_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2117/20250324154701_001.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2123/brnb422003126d3_021074.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2127/pl_ulitade_publica._desbravadores..pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2128/pl_-_estudantes..pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2151/pl._auxilio_motorista..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2160/projeto_de_lei__utilidade_publica_ama.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2162/ilovepdf_merged_17.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2181/ilovepdf_merged_20.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2189/brnb422003126d3_021479.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2190/brnb422003126d3_021473.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2201/01_projeto_de_lei____2025_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2211/pl_33-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2224/brnb422003126d3_021696.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2225/ilovepdf_merged_21.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2228/brnb422003126d3_021729.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2235/ilovepdf_merged_22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2241/pl_-_prorrog_refis_ok.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2242/ilovepdf_merged_24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2280/ilovepdf_merged_26.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2281/ilovepdf_merged_25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2290/01-oficio_41_2025_lei_de_alteracao_credito2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2298/projeto_de_lei._abonadas.cargahoraria..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2308/03_projeto_de_lei___2025_adicional_suplementarsaudeassistenciaesporte.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2313/ilovepdf_merged_27.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2314/01_projeto_de_lei_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio_46_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2332/ilovepdf_merged_29.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2401/oficio_47_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2402/01-oficio_51_2025_lei_de_alteracao_creditoassinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2482/ilovepdf_merged_30.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2485/ilovepdf_merged_33.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2489/ilovepdf_merged_34.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2490/01-oficio_58_2025_projeto_lei_de_alteracao_creditoassinado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2492/projeto_de_lei_-_cria_projeto_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2499/projeto_de_lei_legislativo_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2502/ilovepdf_merged_37.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2503/ilovepdf_merged_38.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2504/pl._permuta._euclair..pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2505/pl.doacao..pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2012/projeto_de_resolucao_-_lei_de_acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2013/projeto_de_resolucao_-_governo_digital_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2121/projeto_de_resolucao_-_compras_e_pequeno_valor.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2222/projeto_de_resolucao_-_diretrizes_para_planejamento_estrategico_cam.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2233/projeto_de_resolucao_altera_resolucao_estagio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2494/projeto_de_resolucao_-_altera_regimento_interno_reeleicao_mesa.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2497/projeto_de_resolucao_-_alteracao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2507/projeto_de_resolucao_-_alteracao_orcamentaria_ii.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2004/requerimento_01.2025_-_matheus_-_covida_militares_participara_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_dra_homenagem.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_dra_paulo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2115/requerimento_naldo_cras.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2116/requerimento_naldo_feira.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2122/requerimento_naldo_ze_.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2484/requerimento_8-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_edivaldo.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santanadoitarare.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H350"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="156.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>