--- v1 (2026-03-28)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1392" uniqueCount="457">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1488" uniqueCount="482">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
@@ -1383,50 +1383,125 @@
     <t>824</t>
   </si>
   <si>
     <t>Dispõe sobre diária para cidade Pinhais - Pr, região metropolitana de Curitiba - Pr, e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>Dispõe sobre 01(uma) diária sem pernoite para a cidade de Curitiba – Pr.</t>
   </si>
   <si>
     <t>832</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre desconto de dias nas férias do Servidor, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>Requerimento de diária para a cidade de Curitiba/PR.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>Requerimento de diária para cidade de Curitiba/PR.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>Requerimento de uso da palavra na Sessão Ordinária do dia 13/04/2026.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>Requerimento do cidadão, solicitando o apoio e análise dos Vereadores e Presidente da Câmara para contratação de Fiscal Municipal.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diárias, e dá outras providências</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>Diaria para cidade de Jacarezinho dia 07 e 08 de maio.</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>Requerimento de diária para viagem até a cidade de Jacarezinho nos dias 07 e 08 de maio.</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>Requerimento de diária para viagem até a cidade de Curitiba no dia 11 de março.</t>
+  </si>
+  <si>
+    <t>868</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1718,51 +1793,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F232"/>
+  <dimension ref="A1:F248"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="245.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -6370,50 +6445,370 @@
       <c r="E231" t="s">
         <v>10</v>
       </c>
       <c r="F231" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
         <v>456</v>
       </c>
       <c r="B232" t="s">
         <v>427</v>
       </c>
       <c r="C232" t="s">
         <v>56</v>
       </c>
       <c r="D232" t="s">
         <v>9</v>
       </c>
       <c r="E232" t="s">
         <v>10</v>
       </c>
       <c r="F232" t="s">
         <v>455</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6">
+      <c r="A233" t="s">
+        <v>457</v>
+      </c>
+      <c r="B233" t="s">
+        <v>427</v>
+      </c>
+      <c r="C233" t="s">
+        <v>58</v>
+      </c>
+      <c r="D233" t="s">
+        <v>9</v>
+      </c>
+      <c r="E233" t="s">
+        <v>10</v>
+      </c>
+      <c r="F233" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6">
+      <c r="A234" t="s">
+        <v>459</v>
+      </c>
+      <c r="B234" t="s">
+        <v>427</v>
+      </c>
+      <c r="C234" t="s">
+        <v>61</v>
+      </c>
+      <c r="D234" t="s">
+        <v>9</v>
+      </c>
+      <c r="E234" t="s">
+        <v>10</v>
+      </c>
+      <c r="F234" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6">
+      <c r="A235" t="s">
+        <v>461</v>
+      </c>
+      <c r="B235" t="s">
+        <v>427</v>
+      </c>
+      <c r="C235" t="s">
+        <v>63</v>
+      </c>
+      <c r="D235" t="s">
+        <v>9</v>
+      </c>
+      <c r="E235" t="s">
+        <v>10</v>
+      </c>
+      <c r="F235" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6">
+      <c r="A236" t="s">
+        <v>462</v>
+      </c>
+      <c r="B236" t="s">
+        <v>427</v>
+      </c>
+      <c r="C236" t="s">
+        <v>65</v>
+      </c>
+      <c r="D236" t="s">
+        <v>9</v>
+      </c>
+      <c r="E236" t="s">
+        <v>10</v>
+      </c>
+      <c r="F236" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6">
+      <c r="A237" t="s">
+        <v>464</v>
+      </c>
+      <c r="B237" t="s">
+        <v>427</v>
+      </c>
+      <c r="C237" t="s">
+        <v>67</v>
+      </c>
+      <c r="D237" t="s">
+        <v>9</v>
+      </c>
+      <c r="E237" t="s">
+        <v>10</v>
+      </c>
+      <c r="F237" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6">
+      <c r="A238" t="s">
+        <v>466</v>
+      </c>
+      <c r="B238" t="s">
+        <v>427</v>
+      </c>
+      <c r="C238" t="s">
+        <v>69</v>
+      </c>
+      <c r="D238" t="s">
+        <v>9</v>
+      </c>
+      <c r="E238" t="s">
+        <v>10</v>
+      </c>
+      <c r="F238" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6">
+      <c r="A239" t="s">
+        <v>468</v>
+      </c>
+      <c r="B239" t="s">
+        <v>427</v>
+      </c>
+      <c r="C239" t="s">
+        <v>72</v>
+      </c>
+      <c r="D239" t="s">
+        <v>9</v>
+      </c>
+      <c r="E239" t="s">
+        <v>10</v>
+      </c>
+      <c r="F239" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6">
+      <c r="A240" t="s">
+        <v>470</v>
+      </c>
+      <c r="B240" t="s">
+        <v>427</v>
+      </c>
+      <c r="C240" t="s">
+        <v>74</v>
+      </c>
+      <c r="D240" t="s">
+        <v>9</v>
+      </c>
+      <c r="E240" t="s">
+        <v>10</v>
+      </c>
+      <c r="F240" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6">
+      <c r="A241" t="s">
+        <v>471</v>
+      </c>
+      <c r="B241" t="s">
+        <v>427</v>
+      </c>
+      <c r="C241" t="s">
+        <v>76</v>
+      </c>
+      <c r="D241" t="s">
+        <v>9</v>
+      </c>
+      <c r="E241" t="s">
+        <v>10</v>
+      </c>
+      <c r="F241" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6">
+      <c r="A242" t="s">
+        <v>472</v>
+      </c>
+      <c r="B242" t="s">
+        <v>427</v>
+      </c>
+      <c r="C242" t="s">
+        <v>79</v>
+      </c>
+      <c r="D242" t="s">
+        <v>9</v>
+      </c>
+      <c r="E242" t="s">
+        <v>10</v>
+      </c>
+      <c r="F242" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6">
+      <c r="A243" t="s">
+        <v>473</v>
+      </c>
+      <c r="B243" t="s">
+        <v>427</v>
+      </c>
+      <c r="C243" t="s">
+        <v>82</v>
+      </c>
+      <c r="D243" t="s">
+        <v>9</v>
+      </c>
+      <c r="E243" t="s">
+        <v>10</v>
+      </c>
+      <c r="F243" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6">
+      <c r="A244" t="s">
+        <v>474</v>
+      </c>
+      <c r="B244" t="s">
+        <v>427</v>
+      </c>
+      <c r="C244" t="s">
+        <v>85</v>
+      </c>
+      <c r="D244" t="s">
+        <v>9</v>
+      </c>
+      <c r="E244" t="s">
+        <v>10</v>
+      </c>
+      <c r="F244" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6">
+      <c r="A245" t="s">
+        <v>476</v>
+      </c>
+      <c r="B245" t="s">
+        <v>427</v>
+      </c>
+      <c r="C245" t="s">
+        <v>88</v>
+      </c>
+      <c r="D245" t="s">
+        <v>9</v>
+      </c>
+      <c r="E245" t="s">
+        <v>10</v>
+      </c>
+      <c r="F245" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6">
+      <c r="A246" t="s">
+        <v>477</v>
+      </c>
+      <c r="B246" t="s">
+        <v>427</v>
+      </c>
+      <c r="C246" t="s">
+        <v>91</v>
+      </c>
+      <c r="D246" t="s">
+        <v>9</v>
+      </c>
+      <c r="E246" t="s">
+        <v>10</v>
+      </c>
+      <c r="F246" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6">
+      <c r="A247" t="s">
+        <v>479</v>
+      </c>
+      <c r="B247" t="s">
+        <v>427</v>
+      </c>
+      <c r="C247" t="s">
+        <v>94</v>
+      </c>
+      <c r="D247" t="s">
+        <v>9</v>
+      </c>
+      <c r="E247" t="s">
+        <v>10</v>
+      </c>
+      <c r="F247" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6">
+      <c r="A248" t="s">
+        <v>481</v>
+      </c>
+      <c r="B248" t="s">
+        <v>427</v>
+      </c>
+      <c r="C248" t="s">
+        <v>97</v>
+      </c>
+      <c r="D248" t="s">
+        <v>9</v>
+      </c>
+      <c r="E248" t="s">
+        <v>10</v>
+      </c>
+      <c r="F248" t="s">
+        <v>480</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>